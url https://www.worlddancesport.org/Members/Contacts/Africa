--- v1 (2026-03-10)
+++ v2 (2026-05-10)
@@ -46,53 +46,52 @@
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Botswana DanceSport Association</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">P O Box 21591
-[...1 lines deleted...]
- - Gaborone
+    <t xml:space="preserve">Private Bag T4
+00267 - Tonota
 Botswana</t>
   </si>
   <si>
     <t>bodansa@gmail.com;bodansa@bnsc.co.bw</t>
   </si>
   <si>
     <t>+267 392 30 90</t>
   </si>
   <si>
     <t>Dance Sport Namibia</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t xml:space="preserve">23 Bethe Str. Pionierspark P.O. Box 30334 Pionierspark Windhoek
  - 
 Namibia</t>
   </si>
   <si>
     <t>dancesportnam@gmail.com</t>
   </si>
   <si>
     <t>DanceSport South Africa</t>
   </si>