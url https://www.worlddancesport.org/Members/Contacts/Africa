--- v2 (2026-05-10)
+++ v3 (2026-07-30)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>