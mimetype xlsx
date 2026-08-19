--- v3 (2026-07-30)
+++ v4 (2026-08-19)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -169,70 +169,50 @@
  - Rabat
 Morocco</t>
   </si>
   <si>
     <t>www.frmsafh.ma</t>
   </si>
   <si>
     <t>frmsafh13@gmail.com;selma.bennani@frmsafh.com</t>
   </si>
   <si>
     <t>00212.5.37.77.57.12</t>
   </si>
   <si>
     <t>Fédération Togolaise de Danse Sportive</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t xml:space="preserve">c/o Djidjole-Batome, Rue Dagl Annexe
  - Aflao-Gakli
 Togo</t>
   </si>
   <si>
     <t>fetobreakdance@gmail.com</t>
-  </si>
-[...18 lines deleted...]
-    <t>+2348158322362</t>
   </si>
   <si>
     <t>Senegalese Dance Sport Federation - NCP of Dance Sport</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t xml:space="preserve">c/o Association Kaay Fecc
 6, boulevard Dial Diop – centre culturel Blaise Senghor
 28688 - Dakar
 Senegal</t>
   </si>
   <si>
     <t>cnpdansesportive026@gmail.com</t>
   </si>
   <si>
     <t>+221 776528768</t>
   </si>
   <si>
     <t>Tunisian Sport Dancing National Federation</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
@@ -311,51 +291,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -568,161 +548,135 @@
       </c>
       <c r="G9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>67</v>
-      </c>
-[...27 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to WDSF under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>WDSF</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to WDSF under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>