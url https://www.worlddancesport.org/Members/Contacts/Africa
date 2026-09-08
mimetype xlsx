--- v4 (2026-08-19)
+++ v5 (2026-09-08)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -70,66 +70,72 @@
   </si>
   <si>
     <t xml:space="preserve">Private Bag T4
 00267 - Tonota
 Botswana</t>
   </si>
   <si>
     <t>bodansa@gmail.com;bodansa@bnsc.co.bw</t>
   </si>
   <si>
     <t>+267 392 30 90</t>
   </si>
   <si>
     <t>Dance Sport Namibia</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t xml:space="preserve">23 Bethe Str. Pionierspark P.O. Box 30334 Pionierspark Windhoek
  - 
 Namibia</t>
   </si>
   <si>
     <t>dancesportnam@gmail.com</t>
+  </si>
+  <si>
+    <t>DanceSport Federation of Seychelles</t>
+  </si>
+  <si>
+    <t>Seychelles</t>
   </si>
   <si>
     <t>DanceSport South Africa</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">Suite 246, Private Bag X0001; Shop F12 Ballito Junction, Ballito Drive
 Ballito
 4420
 Ilembe KwaZulu-Natal
 South Africa</t>
   </si>
   <si>
-    <t>Thabophiri2@gmail.com;president@danceinsportsa.co.za</t>
+    <t>president@danceinsportsa.co.za</t>
   </si>
   <si>
     <t>Fédération Camerounaise Des Danses Sportives et Assimilé</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t xml:space="preserve">B.P. 8039
  - Yaounde
 Cameroon</t>
   </si>
   <si>
     <t>fecadansa@yahoo.fr</t>
   </si>
   <si>
     <t>+237 9665 8236;+237 7763 5468;+237 2223 1966</t>
   </si>
   <si>
     <t>Fédération Congolaise de Danses Sportives</t>
   </si>
   <si>
     <t>Democratic Republic of Congo</t>
   </si>
   <si>
@@ -291,51 +297,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -389,294 +395,320 @@
       </c>
       <c r="F3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="F5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H5" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H8" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>44</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="0" t="s">
+      <c r="B14" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>67</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to WDSF under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>WDSF</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to WDSF under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>