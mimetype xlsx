--- v1 (2026-03-10)
+++ v2 (2026-05-13)
@@ -270,51 +270,51 @@
   </si>
   <si>
     <t>http://www.nabdatt.com/</t>
   </si>
   <si>
     <t>ttnabdattdancesport@yahoo.com;ttnabdattdancesport@gmail.com</t>
   </si>
   <si>
     <t>+868-388-0455</t>
   </si>
   <si>
     <t>USA Dance</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t xml:space="preserve">2870 Kerrisdale Ridge Dr
 Medford  OR  97504
 United States</t>
   </si>
   <si>
     <t>http://www.usadance.org/</t>
   </si>
   <si>
-    <t>President@usadance.org;international-advisor@usadance.org</t>
+    <t>treasurer@usadance.org;assistanttreasurer@usadance.org</t>
   </si>
   <si>
     <t>662-316-3944</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">