--- v2 (2026-05-13)
+++ v3 (2026-07-08)
@@ -162,54 +162,54 @@
     <t xml:space="preserve">Avenida Paulista, 2202 – 6º andar
 01310-932 - São Paulo
 Bela Vista São Paulo
 Brazil</t>
   </si>
   <si>
     <t>www.cndd.org.br</t>
   </si>
   <si>
     <t>cndd@cndd.org.br;estelascperez@gmail.com</t>
   </si>
   <si>
     <t>Federación Colombiana de Baile Deportivo</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t xml:space="preserve">Estadio Pascual Guerrero Entrada Maraton Sur
 Mesanine Baile Deportivo
 Calle 5B3 Carrera 36
 760001 - Cali
 Colombia</t>
   </si>
   <si>
+    <t>https://www.bailedeportivocol.org</t>
+  </si>
+  <si>
     <t xml:space="preserve">fedecolbaile@gmail.com </t>
-  </si>
-[...1 lines deleted...]
-    <t>+57 2 5575305</t>
   </si>
   <si>
     <t>Federacion Deportiva Nacional de Baile Deportivo</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t xml:space="preserve">Seminario 541, Providencia
  - Santiago de Chile
 Chile</t>
   </si>
   <si>
     <t>www.bailedeportivo.cl</t>
   </si>
   <si>
     <t>info@bailedeportivo.cl</t>
   </si>
   <si>
     <t>+56986699630</t>
   </si>
   <si>
     <t>Federacion Dominicana Baile de Salón Deportivo</t>
   </si>
   <si>
@@ -228,51 +228,51 @@
   </si>
   <si>
     <t>Federación Ecuatoriana de Baile Deportivo</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t xml:space="preserve">AV. ILALÓ Y PASAJE LOS OLIVOS
  - Quito
 Ecuador</t>
   </si>
   <si>
     <t>infofebd.ec@gmail.com</t>
   </si>
   <si>
     <t>+593 998 809 165</t>
   </si>
   <si>
     <t>Federación Salvadoreña de Baile Deportivo</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
-    <t xml:space="preserve">PALACIO DE LOS DEPORTE - Avenida Juan Pablo II y, Diagonal universitaria
+    <t xml:space="preserve">PALACIO DE LOS DEPORTES - Avenida Juan Pablo II y, Diagonal universitaria
 00000 - San Salvador
 El Salvador</t>
   </si>
   <si>
     <t>fesbade503@gmail.com</t>
   </si>
   <si>
     <t>National Ballroom Dance Association of Trinidad and Tobago</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t xml:space="preserve">#50 Farm Road, St. Joseph Trinidad &amp;amp; Tobago, W.I.
  - Trinidad W.I.
 Trinidad and Tobago</t>
   </si>
   <si>
     <t>http://www.nabdatt.com/</t>
   </si>
   <si>
     <t>ttnabdattdancesport@yahoo.com;ttnabdattdancesport@gmail.com</t>
   </si>
   <si>
     <t>+868-388-0455</t>
@@ -527,57 +527,57 @@
       </c>
       <c r="G7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="0" t="s">