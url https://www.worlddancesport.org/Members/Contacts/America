--- v3 (2026-07-08)
+++ v4 (2026-07-30)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>