--- v8 (2026-08-20)
+++ v9 (2026-10-18)
@@ -477,84 +477,84 @@
     <t>Monaco</t>
   </si>
   <si>
     <t xml:space="preserve">Stade Louis II, 7 Avenue des Castelans
 98000 - Monaco
 Monaco</t>
   </si>
   <si>
     <t>pierre.aboussouan@hotmail.fr</t>
   </si>
   <si>
     <t>Federazione Italiana DanzaSportiva e Sport Musicali</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">Stadio Olimpico Curva Sud
 00135 - Roma
 Italy</t>
   </si>
   <si>
     <t>www.federdanza.it</t>
   </si>
   <si>
-    <t>international@fidesm.it;office@fidesm.it;tesseramento.estero@fidesm.it</t>
+    <t>international@fidesm.it</t>
   </si>
   <si>
     <t>+39 06 3609331</t>
   </si>
   <si>
     <t>Finnish Dance Sport Federation</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t xml:space="preserve">Valimotie 10
 00380 - Helsinki
 Finland</t>
   </si>
   <si>
     <t>https://www.dancesport.fi</t>
   </si>
   <si>
     <t>toimisto@tanssiurheilu.fi;info@dancesport.fi</t>
   </si>
   <si>
     <t>+358 50 4411 042</t>
   </si>
   <si>
     <t>Georgian National DanceSport Federation</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t xml:space="preserve">44/46 Vakhushti Bagrationi Street,
-0119 - Tbilisi
+    <t xml:space="preserve">Otar Lortkipanidze #2D
+0168 - Tbilisi
 Georgia</t>
   </si>
   <si>
     <t>contact@gndsf.ge </t>
   </si>
   <si>
     <t>+995-599-91-58-18</t>
   </si>
   <si>
     <t>Hungarian Dancesport Association</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t xml:space="preserve">Istvánmezei út 1-3
 1146 - Budapest
 Hungary</t>
   </si>
   <si>
     <t>http://www.mtasz.hu/</t>
   </si>
   <si>
     <t>mtasz@mtasz.hu</t>
   </si>