--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="280">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -84,96 +84,93 @@
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">36E, Yevhena Konovaltsia str., 
 ap. 49
 Kyiv
 01133
 Kyiv 
 Ukraine</t>
   </si>
   <si>
     <t>http://www.audsf.com.ua/</t>
   </si>
   <si>
     <t>audsbf.office@gmail.com</t>
   </si>
   <si>
     <t>Armenian Dance Sport Federation</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
-    <t xml:space="preserve">St. Moskovian,3
+    <t xml:space="preserve">St. Kievyan,7
 375001 - Yerevan
 Armenia</t>
   </si>
   <si>
     <t xml:space="preserve">https://adsf.am </t>
   </si>
   <si>
     <t>mhadsf@yahoo.com</t>
   </si>
   <si>
     <t>Austrian DanceSport Federation</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t xml:space="preserve">Schindlergasse 15
 1180 - Vienna
 Austria</t>
   </si>
   <si>
     <t>http://www.oetsv.at/</t>
   </si>
   <si>
     <t>president@oetsv.at</t>
   </si>
   <si>
     <t>Azerbaijan Dance Sport Federation</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t xml:space="preserve">6 S. Dadashov str., Apt. 29 
 518-ci block
 AZ1078 - Baku
 Azerbaijan</t>
   </si>
   <si>
     <t>info@azdsf.az;tchernova.azdsf@gmail.com</t>
   </si>
   <si>
-    <t xml:space="preserve">+994 12 497 30 57 ;+994 12 510 94 92 </t>
-[...1 lines deleted...]
-  <si>
     <t>Belarus Dance Sport Alliance</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t xml:space="preserve">Surganova 2
 Office #77-79
 220012 - Minsk
 Belarus</t>
   </si>
   <si>
     <t>https://www.sportdance.by</t>
   </si>
   <si>
     <t>info@sportdance.by</t>
   </si>
   <si>
     <t>Belgian Dancesport Federation</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">Kempenlaan 27
@@ -962,116 +959,99 @@
     <t>sspk.bih@yahoo.com;sspkbhgeneralsecretary@gmail.com</t>
   </si>
   <si>
     <t>+387 51 923 048</t>
   </si>
   <si>
     <t>Türkiye DanceSports Federation</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t xml:space="preserve">KIZILIRMAK MAH. 1450. SOK. KARBEYAZ PLAZA
 NO:22/A KAT:2 DAİRE: 4
 06530 - Ankara
 Türkiye</t>
   </si>
   <si>
     <t>www.tdsf.org.tr</t>
   </si>
   <si>
     <t>bilgi@tdsf.org.tr;tunceryucesan@gmail.com</t>
   </si>
   <si>
     <t>+90 0312 418 16 94</t>
-  </si>
-[...15 lines deleted...]
-    <t>+386 41 733 743</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1186,1221 +1166,1195 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="G23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="G25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="0" t="s">
+      <c r="H27" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="G28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="G31" s="0" t="s">
+      <c r="H31" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="0" t="s">
+      <c r="H32" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="G33" s="0" t="s">
+      <c r="H33" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="G35" s="0" t="s">
+      <c r="H35" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="G36" s="0" t="s">
+      <c r="H36" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="G37" s="0" t="s">
+      <c r="H37" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="G38" s="0" t="s">
+      <c r="H38" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="F39" s="0" t="s">
+      <c r="G39" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="G39" s="0" t="s">
+      <c r="H39" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="F40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="G40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="F41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="G41" s="0" t="s">
+      <c r="H41" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="F42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="F43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="F44" s="0" t="s">
+      <c r="G44" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="F45" s="0" t="s">
+      <c r="G45" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="G45" s="0" t="s">
+      <c r="H45" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="F46" s="0" t="s">
+      <c r="G46" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="G46" s="0" t="s">
+      <c r="H46" s="0" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="F47" s="0" t="s">
+      <c r="G47" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="G47" s="0" t="s">
+      <c r="H47" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="F48" s="0" t="s">
+      <c r="G48" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="G48" s="0" t="s">
+      <c r="H48" s="0" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="0" t="s">
+      <c r="H49" s="0" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="F50" s="0" t="s">
+      <c r="G50" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="G50" s="0" t="s">
+      <c r="H50" s="0" t="s">
         <v>279</v>
-      </c>
-[...27 lines deleted...]
-        <v>285</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to WDSF under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>WDSF</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to WDSF under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>