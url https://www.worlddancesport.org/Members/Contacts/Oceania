--- v2 (2026-03-10)
+++ v3 (2026-07-30)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Continent</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>